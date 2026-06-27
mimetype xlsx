--- v0 (2026-05-18)
+++ v1 (2026-06-27)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C36597D8-C21E-473D-959A-C6288F0AAF2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47538904-DC10-42E8-A3BC-5106078DD4B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{39E6E926-93D5-44D8-95F2-C7A456E08681}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{39E6E926-93D5-44D8-95F2-C7A456E08681}"/>
   </bookViews>
   <sheets>
     <sheet name="Year" sheetId="1" r:id="rId1"/>
     <sheet name="Quarter" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -917,51 +917,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{183A896A-D2D4-4CCB-B3F4-A6CCFD5E2780}">
   <dimension ref="B2:O38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.625" style="1" customWidth="1"/>
     <col min="3" max="4" width="11.75" style="1" customWidth="1"/>
     <col min="5" max="19" width="12.875" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="19.5" x14ac:dyDescent="0.15">
       <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
@@ -2050,95 +2050,95 @@
       <c r="G31" s="38">
         <v>-128</v>
       </c>
       <c r="H31" s="38">
         <v>-6604</v>
       </c>
       <c r="I31" s="38">
         <v>-87111</v>
       </c>
       <c r="J31" s="38">
         <v>-23121</v>
       </c>
       <c r="K31" s="8">
         <v>-21673</v>
       </c>
       <c r="L31" s="14">
         <v>-65665</v>
       </c>
       <c r="M31" s="31">
         <v>-17576</v>
       </c>
       <c r="N31" s="8">
         <v>-25450</v>
       </c>
       <c r="O31" s="8">
-        <v>-23197</v>
+        <v>-23286</v>
       </c>
     </row>
     <row r="32" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B32" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="46">
         <v>-122840</v>
       </c>
       <c r="D32" s="46">
         <v>-96229</v>
       </c>
       <c r="E32" s="38">
         <v>-180841</v>
       </c>
       <c r="F32" s="38">
         <v>-141240</v>
       </c>
       <c r="G32" s="38">
         <v>-52185</v>
       </c>
       <c r="H32" s="38">
         <v>-36614</v>
       </c>
       <c r="I32" s="38">
         <v>28069</v>
       </c>
       <c r="J32" s="38">
         <v>-9145</v>
       </c>
       <c r="K32" s="8">
         <v>95</v>
       </c>
       <c r="L32" s="14">
         <v>9777</v>
       </c>
       <c r="M32" s="31">
         <v>-13433</v>
       </c>
       <c r="N32" s="8">
         <v>-8161</v>
       </c>
       <c r="O32" s="8">
-        <v>22762</v>
+        <v>22851</v>
       </c>
     </row>
     <row r="33" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B33" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="46">
         <v>151990</v>
       </c>
       <c r="D33" s="46">
         <v>-24971</v>
       </c>
       <c r="E33" s="38">
         <v>-6098</v>
       </c>
       <c r="F33" s="38">
         <v>55663</v>
       </c>
       <c r="G33" s="38">
         <v>51261</v>
       </c>
       <c r="H33" s="38">
         <v>30968</v>
       </c>
       <c r="I33" s="38">
@@ -2226,51 +2226,51 @@
       <c r="G35" s="38">
         <v>-48646</v>
       </c>
       <c r="H35" s="38">
         <v>-50397</v>
       </c>
       <c r="I35" s="38">
         <v>-103187</v>
       </c>
       <c r="J35" s="38">
         <v>-30161</v>
       </c>
       <c r="K35" s="38">
         <v>-28836</v>
       </c>
       <c r="L35" s="14">
         <v>-74296</v>
       </c>
       <c r="M35" s="31">
         <v>-29669</v>
       </c>
       <c r="N35" s="8">
         <v>-35965</v>
       </c>
       <c r="O35" s="8">
-        <v>-24391</v>
+        <v>-24480</v>
       </c>
     </row>
     <row r="36" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B36" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
     </row>
     <row r="37" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
@@ -2284,54 +2284,54 @@
     <row r="38" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B38" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50E10483-6572-44B5-92CA-45E21A4CB263}">
-  <dimension ref="B2:AP44"/>
+  <dimension ref="B2:J44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="AX31" sqref="AX31:AX35"/>
+      <selection activeCell="J31" sqref="J31:J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.625" style="1" customWidth="1"/>
     <col min="3" max="42" width="11.75" style="1" customWidth="1"/>
     <col min="43" max="46" width="10.25" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="50" width="10.625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="19.5" x14ac:dyDescent="0.15">
       <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B3"/>
       <c r="C3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
@@ -3025,80 +3025,80 @@
       <c r="B31" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="47">
         <v>-116</v>
       </c>
       <c r="D31" s="8">
         <v>-16428</v>
       </c>
       <c r="E31" s="14">
         <v>-2753</v>
       </c>
       <c r="F31" s="8">
         <v>-6151</v>
       </c>
       <c r="G31" s="14">
         <v>-9982</v>
       </c>
       <c r="H31" s="14">
         <v>-2818</v>
       </c>
       <c r="I31" s="14">
         <v>-6339</v>
       </c>
       <c r="J31" s="14">
-        <v>-4057</v>
+        <v>-4146</v>
       </c>
     </row>
     <row r="32" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B32" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="31">
         <v>3396</v>
       </c>
       <c r="D32" s="8">
         <v>-1235</v>
       </c>
       <c r="E32" s="14">
         <v>-6567</v>
       </c>
       <c r="F32" s="8">
         <v>-3754</v>
       </c>
       <c r="G32" s="14">
         <v>11792</v>
       </c>
       <c r="H32" s="14">
         <v>10385</v>
       </c>
       <c r="I32" s="14">
         <v>474</v>
       </c>
       <c r="J32" s="14">
-        <v>109</v>
+        <v>198</v>
       </c>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B33" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="47">
         <v>-148</v>
       </c>
       <c r="D33" s="8">
         <v>10445</v>
       </c>
       <c r="E33" s="14">
         <v>7960</v>
       </c>
       <c r="F33" s="8">
         <v>7437</v>
       </c>
       <c r="G33" s="14">
         <v>5448</v>
       </c>
       <c r="H33" s="14">
         <v>-73</v>
       </c>
       <c r="I33" s="14">
@@ -3141,51 +3141,51 @@
       <c r="B35" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="31">
         <v>-1987</v>
       </c>
       <c r="D35" s="8">
         <v>-17775</v>
       </c>
       <c r="E35" s="14">
         <v>-6229</v>
       </c>
       <c r="F35" s="8">
         <v>-9973</v>
       </c>
       <c r="G35" s="14">
         <v>-10097</v>
       </c>
       <c r="H35" s="14">
         <v>-2908</v>
       </c>
       <c r="I35" s="14">
         <v>-6617</v>
       </c>
       <c r="J35" s="14">
-        <v>-4767</v>
+        <v>-4856</v>
       </c>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B36" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C36"/>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B37" s="23"/>
       <c r="C37"/>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B38" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C38"/>
     </row>
     <row r="39" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="40" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B40"/>
       <c r="C40"/>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.15">
       <c r="B41"/>