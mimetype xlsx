--- v1 (2026-06-27)
+++ v2 (2026-08-28)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47538904-DC10-42E8-A3BC-5106078DD4B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28C9F02E-F530-45E5-B8A4-90BF88308631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{39E6E926-93D5-44D8-95F2-C7A456E08681}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{39E6E926-93D5-44D8-95F2-C7A456E08681}"/>
   </bookViews>
   <sheets>
     <sheet name="Year" sheetId="1" r:id="rId1"/>
     <sheet name="Quarter" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="61">
   <si>
     <t>Japan Display Inc.</t>
   </si>
   <si>
     <t>(In millions of yen, except for ratios)</t>
   </si>
   <si>
     <t xml:space="preserve">Consolidated Income Statements </t>
   </si>
   <si>
     <t>FY14/3</t>
   </si>
   <si>
     <t>FY15/3</t>
   </si>
   <si>
     <t>FY16/3</t>
   </si>
   <si>
     <t>FY17/3</t>
   </si>
   <si>
     <t>FY18/3</t>
   </si>
   <si>
@@ -230,50 +230,55 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>FY26/3
 Q1</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>FY26/3
 Q2</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>FY26/3
 Q3</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>FY26/3
 Q4</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>FY26/3</t>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>FY27/3
+Q1</t>
+    <phoneticPr fontId="5"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -916,51 +921,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{183A896A-D2D4-4CCB-B3F4-A6CCFD5E2780}">
   <dimension ref="B2:O38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.625" style="1" customWidth="1"/>
     <col min="3" max="4" width="11.75" style="1" customWidth="1"/>
     <col min="5" max="19" width="12.875" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="19.5" x14ac:dyDescent="0.15">
       <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
@@ -2284,944 +2289,1029 @@
     <row r="38" spans="2:15" x14ac:dyDescent="0.15">
       <c r="B38" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50E10483-6572-44B5-92CA-45E21A4CB263}">
-  <dimension ref="B2:J44"/>
+  <dimension ref="B2:K44"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="J31" sqref="J31:J35"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.625" style="1" customWidth="1"/>
     <col min="3" max="42" width="11.75" style="1" customWidth="1"/>
     <col min="43" max="46" width="10.25" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="50" width="10.625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="8.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:10" ht="19.5" x14ac:dyDescent="0.15">
+    <row r="2" spans="2:11" ht="19.5" x14ac:dyDescent="0.15">
       <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C2"/>
     </row>
-    <row r="3" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B3"/>
       <c r="C3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
-      <c r="J3" s="5" t="s">
+      <c r="J3" s="5"/>
+      <c r="K3" s="5" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="2:10" ht="31.5" x14ac:dyDescent="0.15">
+    <row r="4" spans="2:11" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B4" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>49</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>55</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>56</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>57</v>
       </c>
       <c r="J4" s="30" t="s">
         <v>58</v>
       </c>
-    </row>
-    <row r="5" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K4" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="31">
         <v>55917</v>
       </c>
       <c r="D5" s="9">
         <v>46996</v>
       </c>
       <c r="E5" s="8">
         <v>40546</v>
       </c>
       <c r="F5" s="8">
         <v>44552</v>
       </c>
       <c r="G5" s="14">
         <v>32443</v>
       </c>
       <c r="H5" s="14">
         <v>33987</v>
       </c>
       <c r="I5" s="14">
         <v>30846</v>
       </c>
       <c r="J5" s="14">
         <v>35051</v>
       </c>
-    </row>
-    <row r="6" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K5" s="14">
+        <v>23922</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="31">
         <v>-6010</v>
       </c>
       <c r="D6" s="9">
         <v>-7436</v>
       </c>
       <c r="E6" s="9">
         <v>-7254</v>
       </c>
       <c r="F6" s="8">
         <v>-12347</v>
       </c>
       <c r="G6" s="14">
         <v>-8088</v>
       </c>
       <c r="H6" s="14">
         <v>-4272</v>
       </c>
       <c r="I6" s="14">
         <v>-3338</v>
       </c>
       <c r="J6" s="14">
         <v>879</v>
       </c>
-    </row>
-    <row r="7" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K6" s="14">
+        <v>-480</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B7" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="31">
         <v>-7043</v>
       </c>
       <c r="D7" s="9">
         <v>-8437</v>
       </c>
       <c r="E7" s="9">
         <v>-8253</v>
       </c>
       <c r="F7" s="8">
         <v>-13333</v>
       </c>
       <c r="G7" s="14">
         <v>-9154</v>
       </c>
       <c r="H7" s="14">
         <v>-5278</v>
       </c>
       <c r="I7" s="14">
         <v>-4297</v>
       </c>
       <c r="J7" s="14">
         <v>37</v>
       </c>
-    </row>
-    <row r="8" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K7" s="14">
+        <v>-1214</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="31">
         <v>-7855</v>
       </c>
       <c r="D8" s="9">
         <v>-9476</v>
       </c>
       <c r="E8" s="9">
         <v>-8715</v>
       </c>
       <c r="F8" s="8">
         <v>-14368</v>
       </c>
       <c r="G8" s="14">
         <v>-11986</v>
       </c>
       <c r="H8" s="14">
         <v>-7114</v>
       </c>
       <c r="I8" s="14">
         <v>-5929</v>
       </c>
       <c r="J8" s="14">
         <v>-5432</v>
       </c>
-    </row>
-    <row r="9" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K8" s="14">
+        <v>-3318</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="31">
         <v>-6504</v>
       </c>
       <c r="D9" s="9">
         <v>-10317</v>
       </c>
       <c r="E9" s="9">
         <v>-31948</v>
       </c>
       <c r="F9" s="8">
         <v>-29450</v>
       </c>
       <c r="G9" s="14">
         <v>-20256</v>
       </c>
       <c r="H9" s="14">
         <v>8893</v>
       </c>
       <c r="I9" s="14">
         <v>-3169</v>
       </c>
       <c r="J9" s="14">
         <v>-5277</v>
       </c>
-    </row>
-    <row r="10" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K9" s="14">
+        <v>-3454</v>
+      </c>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="26">
         <v>-0.107</v>
       </c>
       <c r="D10" s="4">
         <v>-0.158</v>
       </c>
       <c r="E10" s="4">
         <v>-0.17899999999999999</v>
       </c>
       <c r="F10" s="33">
         <v>-0.27700000000000002</v>
       </c>
       <c r="G10" s="4">
         <v>-0.249</v>
       </c>
       <c r="H10" s="4">
         <v>-0.126</v>
       </c>
       <c r="I10" s="4">
         <v>-0.108</v>
       </c>
       <c r="J10" s="4">
         <v>2.5000000000000001E-2</v>
       </c>
-    </row>
-    <row r="11" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K10" s="4">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="26">
         <v>-0.126</v>
       </c>
       <c r="D11" s="4">
         <v>-0.18</v>
       </c>
       <c r="E11" s="4">
         <v>-0.20399999999999999</v>
       </c>
       <c r="F11" s="33">
         <v>-0.29899999999999999</v>
       </c>
       <c r="G11" s="4">
         <v>-0.28199999999999997</v>
       </c>
       <c r="H11" s="4">
         <v>-0.155</v>
       </c>
       <c r="I11" s="4">
         <v>-0.13900000000000001</v>
       </c>
       <c r="J11" s="4">
         <v>1E-3</v>
       </c>
-    </row>
-    <row r="12" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K11" s="4">
+        <v>-5.0999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="26">
         <v>-0.14000000000000001</v>
       </c>
       <c r="D12" s="4">
         <v>-0.20200000000000001</v>
       </c>
       <c r="E12" s="4">
         <v>-0.215</v>
       </c>
       <c r="F12" s="33">
         <v>-0.32200000000000001</v>
       </c>
       <c r="G12" s="4">
         <v>-0.36899999999999999</v>
       </c>
       <c r="H12" s="4">
         <v>-0.20899999999999999</v>
       </c>
       <c r="I12" s="4">
         <v>-0.192</v>
       </c>
       <c r="J12" s="4">
         <v>-0.155</v>
       </c>
-    </row>
-    <row r="13" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K12" s="4">
+        <v>-0.13900000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B13" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="26">
         <v>-0.11600000000000001</v>
       </c>
       <c r="D13" s="4">
         <v>-0.22</v>
       </c>
       <c r="E13" s="4">
         <v>-0.78800000000000003</v>
       </c>
       <c r="F13" s="33">
         <v>-0.66100000000000003</v>
       </c>
       <c r="G13" s="4">
         <v>-0.624</v>
       </c>
       <c r="H13" s="4">
         <v>0.26200000000000001</v>
       </c>
       <c r="I13" s="4">
         <v>-0.10299999999999999</v>
       </c>
       <c r="J13" s="4">
         <v>-0.151</v>
       </c>
-    </row>
-    <row r="14" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K13" s="4">
+        <v>-0.14399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C14"/>
     </row>
-    <row r="15" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="16" spans="2:10" ht="31.5" x14ac:dyDescent="0.15">
+    <row r="15" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="16" spans="2:11" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B16" s="28" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>56</v>
       </c>
       <c r="I16" s="30" t="s">
         <v>57</v>
       </c>
       <c r="J16" s="30" t="s">
         <v>58</v>
       </c>
-    </row>
-    <row r="17" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K16" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="31">
         <v>144768</v>
       </c>
       <c r="D17" s="3">
         <v>129835</v>
       </c>
       <c r="E17" s="14">
         <v>126623</v>
       </c>
       <c r="F17" s="3">
         <v>100156</v>
       </c>
       <c r="G17" s="14">
         <v>94921</v>
       </c>
       <c r="H17" s="14">
         <v>104853</v>
       </c>
       <c r="I17" s="14">
         <v>94183</v>
       </c>
       <c r="J17" s="14">
         <v>81039</v>
       </c>
-    </row>
-    <row r="18" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K17" s="14">
+        <v>63576</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="31">
         <v>64334</v>
       </c>
       <c r="D18" s="3">
         <v>64175</v>
       </c>
       <c r="E18" s="14">
         <v>43495</v>
       </c>
       <c r="F18" s="3">
         <v>42001</v>
       </c>
       <c r="G18" s="14">
         <v>40763</v>
       </c>
       <c r="H18" s="14">
         <v>39832</v>
       </c>
       <c r="I18" s="14">
         <v>39112</v>
       </c>
       <c r="J18" s="14">
         <v>37772</v>
       </c>
-    </row>
-    <row r="19" spans="2:10" s="2" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="K18" s="14">
+        <v>37170</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="B19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="32">
         <v>212016</v>
       </c>
       <c r="D19" s="7">
         <v>197152</v>
       </c>
       <c r="E19" s="13">
         <v>176456</v>
       </c>
       <c r="F19" s="7">
         <v>148031</v>
       </c>
       <c r="G19" s="13">
         <v>141390</v>
       </c>
       <c r="H19" s="13">
         <v>149426</v>
       </c>
       <c r="I19" s="13">
         <v>138560</v>
       </c>
       <c r="J19" s="13">
         <v>124248</v>
       </c>
-    </row>
-    <row r="20" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K19" s="13">
+        <v>106262</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="31">
         <v>123471</v>
       </c>
       <c r="D20" s="3">
         <v>121997</v>
       </c>
       <c r="E20" s="14">
         <v>130876</v>
       </c>
       <c r="F20" s="3">
         <v>124850</v>
       </c>
       <c r="G20" s="14">
         <v>143093</v>
       </c>
       <c r="H20" s="14">
         <v>146185</v>
       </c>
       <c r="I20" s="14">
         <v>139133</v>
       </c>
       <c r="J20" s="14">
         <v>127862</v>
       </c>
-    </row>
-    <row r="21" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K20" s="14">
+        <v>99163</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="31">
         <v>7867</v>
       </c>
       <c r="D21" s="3">
         <v>7844</v>
       </c>
       <c r="E21" s="14">
         <v>8440</v>
       </c>
       <c r="F21" s="3">
         <v>16291</v>
       </c>
       <c r="G21" s="14">
         <v>11259</v>
       </c>
       <c r="H21" s="14">
         <v>7306</v>
       </c>
       <c r="I21" s="14">
         <v>5458</v>
       </c>
       <c r="J21" s="14">
         <v>3799</v>
       </c>
-    </row>
-    <row r="22" spans="2:10" s="2" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="K21" s="14">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="B22" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="32">
         <v>131339</v>
       </c>
       <c r="D22" s="7">
         <v>129841</v>
       </c>
       <c r="E22" s="13">
         <v>139317</v>
       </c>
       <c r="F22" s="7">
         <v>141141</v>
       </c>
       <c r="G22" s="13">
         <v>154353</v>
       </c>
       <c r="H22" s="13">
         <v>153491</v>
       </c>
       <c r="I22" s="13">
         <v>144592</v>
       </c>
       <c r="J22" s="13">
         <v>131661</v>
       </c>
-    </row>
-    <row r="23" spans="2:10" s="2" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="K22" s="13">
+        <v>102630</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.15">
       <c r="B23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="32">
         <v>80677</v>
       </c>
       <c r="D23" s="7">
         <v>67310</v>
       </c>
       <c r="E23" s="13">
         <v>37139</v>
       </c>
       <c r="F23" s="7">
         <v>6890</v>
       </c>
       <c r="G23" s="13">
         <v>-12962</v>
       </c>
       <c r="H23" s="13">
         <v>-4065</v>
       </c>
       <c r="I23" s="13">
         <v>-6031</v>
       </c>
       <c r="J23" s="13">
         <v>-7412</v>
       </c>
-    </row>
-    <row r="24" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K23" s="13">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="31">
         <v>33915</v>
       </c>
       <c r="D24" s="3">
         <v>24277</v>
       </c>
       <c r="E24" s="14">
         <v>24424</v>
       </c>
       <c r="F24" s="3">
         <v>21073</v>
       </c>
       <c r="G24" s="14">
         <v>28167</v>
       </c>
       <c r="H24" s="14">
         <v>37288</v>
       </c>
       <c r="I24" s="14">
         <v>31444</v>
       </c>
       <c r="J24" s="14">
         <v>27755</v>
       </c>
-    </row>
-    <row r="25" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K24" s="14">
+        <v>20554</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B25" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="31">
         <v>61373</v>
       </c>
       <c r="D25" s="3">
         <v>61123</v>
       </c>
       <c r="E25" s="14">
         <v>65840</v>
       </c>
       <c r="F25" s="3">
         <v>44076</v>
       </c>
       <c r="G25" s="14">
         <v>39103</v>
       </c>
       <c r="H25" s="14">
         <v>39581</v>
       </c>
       <c r="I25" s="14">
         <v>36274</v>
       </c>
       <c r="J25" s="14">
         <v>27467</v>
       </c>
-    </row>
-    <row r="26" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K25" s="14">
+        <v>25105</v>
+      </c>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B26" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="31">
         <v>34710</v>
       </c>
       <c r="D26" s="3">
         <v>45602</v>
       </c>
       <c r="E26" s="14">
         <v>53518</v>
       </c>
       <c r="F26" s="3">
         <v>61016</v>
       </c>
       <c r="G26" s="14">
         <v>66439</v>
       </c>
       <c r="H26" s="14">
         <v>66368</v>
       </c>
       <c r="I26" s="14">
         <v>66332</v>
       </c>
       <c r="J26" s="14">
         <v>66334</v>
       </c>
-    </row>
-    <row r="27" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K26" s="14">
+        <v>52322</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B27" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="26">
         <v>0.379</v>
       </c>
       <c r="D27" s="4">
         <v>0.34</v>
       </c>
       <c r="E27" s="4">
         <v>0.20899999999999999</v>
       </c>
       <c r="F27" s="4">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="G27" s="4">
         <v>-9.2999999999999999E-2</v>
       </c>
       <c r="H27" s="4">
         <v>-2.8000000000000001E-2</v>
       </c>
       <c r="I27" s="4">
         <v>-4.3999999999999997E-2</v>
       </c>
       <c r="J27" s="4">
         <v>-6.0999999999999999E-2</v>
       </c>
-    </row>
-    <row r="28" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K27" s="4">
+        <v>3.3000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B28" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C28"/>
     </row>
-    <row r="29" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="30" spans="2:10" ht="31.5" x14ac:dyDescent="0.15">
+    <row r="29" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="30" spans="2:11" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B30" s="28" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="30" t="s">
         <v>56</v>
       </c>
       <c r="I30" s="30" t="s">
         <v>57</v>
       </c>
       <c r="J30" s="30" t="s">
         <v>58</v>
       </c>
-    </row>
-    <row r="31" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K30" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B31" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="47">
         <v>-116</v>
       </c>
       <c r="D31" s="8">
         <v>-16428</v>
       </c>
       <c r="E31" s="14">
         <v>-2753</v>
       </c>
       <c r="F31" s="8">
         <v>-6151</v>
       </c>
       <c r="G31" s="14">
         <v>-9982</v>
       </c>
       <c r="H31" s="14">
         <v>-2818</v>
       </c>
       <c r="I31" s="14">
         <v>-6339</v>
       </c>
       <c r="J31" s="14">
         <v>-4146</v>
       </c>
-    </row>
-    <row r="32" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K31" s="14">
+        <v>-7449</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B32" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="31">
         <v>3396</v>
       </c>
       <c r="D32" s="8">
         <v>-1235</v>
       </c>
       <c r="E32" s="14">
         <v>-6567</v>
       </c>
       <c r="F32" s="8">
         <v>-3754</v>
       </c>
       <c r="G32" s="14">
         <v>11792</v>
       </c>
       <c r="H32" s="14">
         <v>10385</v>
       </c>
       <c r="I32" s="14">
         <v>474</v>
       </c>
       <c r="J32" s="14">
         <v>198</v>
       </c>
-    </row>
-    <row r="33" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K32" s="14">
+        <v>-469</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B33" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="47">
         <v>-148</v>
       </c>
       <c r="D33" s="8">
         <v>10445</v>
       </c>
       <c r="E33" s="14">
         <v>7960</v>
       </c>
       <c r="F33" s="8">
         <v>7437</v>
       </c>
       <c r="G33" s="14">
         <v>5448</v>
       </c>
       <c r="H33" s="14">
         <v>-73</v>
       </c>
       <c r="I33" s="14">
         <v>-300</v>
       </c>
       <c r="J33" s="14">
         <v>-23</v>
       </c>
-    </row>
-    <row r="34" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K33" s="14">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B34" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="31">
         <v>33258</v>
       </c>
       <c r="D34" s="8">
         <v>23682</v>
       </c>
       <c r="E34" s="14">
         <v>23753</v>
       </c>
       <c r="F34" s="8">
         <v>20432</v>
       </c>
       <c r="G34" s="14">
         <v>27654</v>
       </c>
       <c r="H34" s="14">
         <v>35720</v>
       </c>
       <c r="I34" s="14">
         <v>30888</v>
       </c>
       <c r="J34" s="14">
         <v>27186</v>
       </c>
-    </row>
-    <row r="35" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K34" s="14">
+        <v>19972</v>
+      </c>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B35" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="31">
         <v>-1987</v>
       </c>
       <c r="D35" s="8">
         <v>-17775</v>
       </c>
       <c r="E35" s="14">
         <v>-6229</v>
       </c>
       <c r="F35" s="8">
         <v>-9973</v>
       </c>
       <c r="G35" s="14">
         <v>-10097</v>
       </c>
       <c r="H35" s="14">
         <v>-2908</v>
       </c>
       <c r="I35" s="14">
         <v>-6617</v>
       </c>
       <c r="J35" s="14">
         <v>-4856</v>
       </c>
-    </row>
-    <row r="36" spans="2:10" x14ac:dyDescent="0.15">
+      <c r="K35" s="14">
+        <v>-7750</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B36" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C36"/>
     </row>
-    <row r="37" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="37" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B37" s="23"/>
       <c r="C37"/>
     </row>
-    <row r="38" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="38" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B38" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C38"/>
     </row>
-    <row r="39" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="40" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="39" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B40"/>
       <c r="C40"/>
     </row>
-    <row r="41" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="41" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B41"/>
       <c r="C41"/>
     </row>
-    <row r="42" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="42" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B42"/>
       <c r="C42"/>
     </row>
-    <row r="43" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="43" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B43"/>
       <c r="C43"/>
     </row>
-    <row r="44" spans="2:10" x14ac:dyDescent="0.15">
+    <row r="44" spans="2:11" x14ac:dyDescent="0.15">
       <c r="B44"/>
       <c r="C44"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>